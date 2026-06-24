--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -8,290 +8,486 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moya, en el norte de Gran Canaria, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moya, en el norte de Gran Canaria, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surgió tras la conquista castellana de 1483 en la zona de la antigua "Selva de Doramas". Su historia está marcada por la agricultura (caña de azúcar, plátano) y la riqueza natural de Los Tilos. Desarrollada alrededor de su ermita en 1515, la villa es conocida por sus tradiciones, la famosa repostería de bizcochos y por ser cuna del poeta modernista Tomás Morales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">surgió tras la conquista castellana de 1483 en la zona de la antigua "Selva de Doramas". Su historia está marcada por la agricultura (caña de azúcar, plátano) y la riqueza natural de Los Tilos. Desarrollada alrededor de su ermita en 1515, la villa es conocida por sus tradiciones, la famosa repostería de bizcochos y por ser cuna del poeta modernista Tomás Morales. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro Sociosanitario de la Villa de Moya, conocido como Miniresidencia de Moya </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abre sus puertas en el año 2007 y que tras una serie de cambios es retomado por el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayuntamiento de la Villa de Moya a partir de enero del 2011 a través de Gestión de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursos municipales de Moya S.L. Éste centro es de bajo requerimiento de puertas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abiertas cuyo objetivo es dar una atención integral desde un enfoque bio-psico-social </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para mejorar el bienestar y la calidad de vida de los usuarios que lo integran. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La residencia está compuesta por 14 usuarios y el CED(centro de día) por 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">El Centro Sociosanitario de la Villa de Moya, conocido como Miniresidencia de Moya </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El centro consta de tres plantas, sótano, y un área anexa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La planta baja, donde se encuentra la entrada principal, está compuesta por una zona </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de comedor, un área de descanso y televisión, un recibidor, un baño común, una sala </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de enfermería, un despacho y la recepción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">abre sus puertas en el año 2007 y que tras una serie de cambios es retomado por el </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las plantas superiores, de igual configuración, están compuestas por dos habitaciones </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dobles y tres individuales, tres baños y un recibidor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El acceso a estas plantas es a través de la escalera o de los ascensores. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el sótano se encuentra la cocina, la zona de planchado, cuarto de limpieza, cuarto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de fisioterapia, cuarto de lavado y cuarto de lencería. Además en esta área hay dos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">salidas de emergencia, una que da a la calle y otra a través del edificio de Servicios </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociales. Esta zona da acceso a un patio interior a través del cual se accede a la zona </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anexa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La zona anexa está formada por una antesala con Tv donde los usuarios de centro de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">día pueden recibir visitas de familiares o amigos, despacho de la trabajadora social, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zona de descanso y televisión y aula de actividades de centro de día.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ayuntamiento de la Villa de Moya a partir de enero del 2011 a través de Gestión de </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Recursos municipales de Moya S.L. Éste centro es de bajo requerimiento de puertas </w:t>
-[...118 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PATRIMONIO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No posee bienes inmuebles. El edificio donde nos situamos pertenece a la Administración Local.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordenador de mesa, portátiles , Tablet , impresora, fotocopiadora, televisiones, neveras, microondas, lavavajillas , lavadora , secadora, proyector, camas hidráulicas , sillones geriátricos ,sillas de baño, sillas de ruedas , andadores, sillas geriátricas, mesas de despacho , calefactores, camillas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Vehículo Ford Transit .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El IAS abonará al Ayuntamiento de Moya los importes (Financiación de plazas -Servicios prestados) en base a las estancias mensuales (ocupadas/reservadas)tomando como referencia lo establecido en el Convenio entre la Administración de la Comunidad Autónoma de Canarias y el Cabildo Insular, para el periodo 2018 - 2021.</w:t>
+        <w:t xml:space="preserve">El IAS abonará al Ayuntamiento de Moya los importes (Financiación de plazas -Servicios prestados) en base a las estancias mensuales (ocupadas/reservadas) tomando como referencia lo establecido en el Convenio entre la Administración de la Comunidad Autónoma de Canarias y el Cabildo Insular, para el periodo 2018 - 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FINANCIACIÓN,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La financiación de la se sostiene mediante un modelo mixto público-privado. Los principales pilares económicos provienen de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiación Pública (Cabildo y Gobierno de Canarias):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Cabildo de Gran Canaria abona al Ayuntamiento de la Villa de Moya los importes correspondientes a las plazas sociosanitarias ocupadas o reservadas. Esta partida se rige por los convenios de colaboración entre el Cabildo Insular y la Comunidad Autónoma de Canarias para la dependencia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copago de los Usuarios:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los beneficiarios participan en el coste del servicio a través de un sistema de copago </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regulado dentro del Sistema para la Autonomía y Atención a la Dependencia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AÑO 2025</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -327,51 +523,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26DEE4C4"/>
+    <w:nsid w:val="1D4CD189"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>