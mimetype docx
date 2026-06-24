--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -523,51 +523,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4CD189"/>
+    <w:nsid w:val="864499E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>