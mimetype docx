--- v2 (2026-06-24)
+++ v3 (2026-08-10)
@@ -523,51 +523,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="864499E6"/>
+    <w:nsid w:val="D1FE33B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>